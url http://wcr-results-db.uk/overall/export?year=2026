--- v0 (2026-08-05)
+++ v1 (2026-11-05)
@@ -10381,51 +10381,51 @@
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Simon Price</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Buckley Runners</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>1:21:18</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Matt Turner</t>
+          <t>Matthew Turner</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>San Domenico</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1:22:29</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Greg Fearn</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Burges Salmon</t>
@@ -20620,51 +20620,51 @@
       <c r="A51" t="n">
         <v>48</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>James O'Brien</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>South West</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>1:25:40</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>49</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Amy Jones</t>
+          <t>Amy Carey-Jones</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>South West</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>1:26:34</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>50</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Lewis Price</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Builth &amp; District</t>