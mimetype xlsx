--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -4985,51 +4985,51 @@
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Richard Amos</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>San Domenico</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1:15:03</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Peter Wakeman</t>
+          <t>Pete Wakeham</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Bitton</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1:15:14</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Damian Lewis</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Bromsgrove &amp; Redditch</t>