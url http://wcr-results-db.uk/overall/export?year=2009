--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -9741,51 +9741,51 @@
       <c r="A47" t="n">
         <v>44</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Grace Hough</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Telford Harriers</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>1:09:46</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>45</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Tiarnan Ocleirigh</t>
+          <t>Tiarnan O'Cleirigh</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Dulwich</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>1:09:59</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>46</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Jason Griffiths</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Corus</t>