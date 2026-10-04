--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -2757,51 +2757,51 @@
       <c r="A55" t="n">
         <v>52</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>John Worthington</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Wigan Phoenix</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>1:43:02</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>53</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Lily A Dyu</t>
+          <t>Lily Dyu</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Spa Striders</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>1:43:18</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>54</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Stuart Williams</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Air Products</t>