--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -4385,51 +4385,51 @@
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Richard Williams</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>South Wales Police</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>1:14:42</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Boon</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>1:16:47</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Brian Griffiths</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>3M Gorseinon</t>