--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -2557,51 +2557,51 @@
       <c r="A49" t="n">
         <v>46</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Rowena Bales</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Mercia</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>1:38:54</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>47</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>1:39:44</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>48</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Chris Young</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Stroud &amp; District</t>