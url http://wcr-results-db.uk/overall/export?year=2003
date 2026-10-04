--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -2197,51 +2197,51 @@
       <c r="A36" t="n">
         <v>33</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Sharon Ford</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Brackla Harriers</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>1:37:05</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>34</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Wendy May Edwards</t>
+          <t>Wendy Boon</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>1:38:08</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>35</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Andy Schofield</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>East Cheshire Harriers</t>
@@ -18494,51 +18494,51 @@
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gary Palin</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Clevedon</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>1:14:04</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Tiarnan Ocleirigh</t>
+          <t>Tiarnan O'Cleirigh</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Dulwich</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>1:14:52</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Simon Partridge</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Neath Harriers</t>