--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -2317,51 +2317,51 @@
       <c r="A38" t="n">
         <v>35</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Michael Morris</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Serpentine</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>1:35:45</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>36</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Boon</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Cardiff AAC</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>1:37:01</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>37</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Clive Thomas</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>TROTS</t>
@@ -21180,51 +21180,51 @@
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Andy Bevan</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Great Western Runners</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>1:06:15</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>1:06:29</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Craig Willams</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Wrecsam Triathlon</t>