--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -3391,51 +3391,51 @@
       <c r="A34" t="n">
         <v>31</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Mike Jillians</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>City of Bath</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>1:23:07</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>32</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>1:23:13</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>33</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Mike Murphy</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
@@ -9021,51 +9021,51 @@
       <c r="A32" t="n">
         <v>29</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Albert Hall</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Bridgend</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>1:05:40</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>30</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Leothon Hughes</t>
+          <t>Leighton Hughes</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Neath Harriers</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>1:06:55</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>31</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Malcolm Sherwood</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>North Fylde</t>
@@ -18621,51 +18621,51 @@
       <c r="A50" t="n">
         <v>47</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Malcolm Parker</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Islwyn</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>1:20:36</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>48</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Nanette Missing-Surname</t>
+          <t>Nanette Cross</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Coureurs d'Europe</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>1:21:11</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>49</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>L Mains</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Spa Tans</t>