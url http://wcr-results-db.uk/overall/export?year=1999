--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -3011,51 +3011,51 @@
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>John Collingham</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>British Steel</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>1:18:34</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1:20:14</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Dave Waters</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Neath Harriers</t>
@@ -9135,51 +9135,51 @@
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Martin Pinnell</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>55:49</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Leothon Hughes</t>
+          <t>Leighton Hughes</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Neath Harriers</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>57:11</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Bruce Cameron</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Poole Runners</t>
@@ -10689,51 +10689,51 @@
       <c r="A38" t="n">
         <v>35</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Paul Harris</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Clevedon</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>1:18:40</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>36</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Boon</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Cardiff AAC</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>1:19:15</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>37</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Eddie Hawkins</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Thornbury</t>