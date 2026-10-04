--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -3011,51 +3011,51 @@
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Stephen Symons</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Manchester YMCA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1:18:46</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>1:18:59</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Terry Scott</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Trent Park Trotters</t>
@@ -10549,51 +10549,51 @@
       <c r="A40" t="n">
         <v>37</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>David Neale</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Norwich Union</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>1:24:43</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>38</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Boon</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Cardiff AAC</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>1:25:05</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>39</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Gilbert Gheo</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Coureurs d'Europe</t>