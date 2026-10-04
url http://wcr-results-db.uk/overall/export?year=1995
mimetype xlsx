--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -10323,51 +10323,51 @@
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Tim Phillips</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Pontypridd Roadents</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>51:11</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>51:30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Tony Moore</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>San Domenico</t>