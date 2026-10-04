--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -7837,51 +7837,51 @@
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Alfie Higgins</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Cardiff AAC</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>1:01:37</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Barry &amp; Vale Harriers</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>1:02:03</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>27</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Gareth Hughes</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Prestatyn</t>