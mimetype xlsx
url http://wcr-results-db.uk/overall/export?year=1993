--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -10373,51 +10373,51 @@
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Nigel Lynch</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Cardiff Harlequins</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>48:10</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wendy Edwards</t>
+          <t>Wendy Joy Edwards</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Barry &amp; Vale Harriers</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>48:28</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Paul Bodnarsky</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Norwich Union</t>
@@ -14300,51 +14300,51 @@
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Bill Poole</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Middleton Harriers</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>57:14</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>P Rogers</t>
+          <t>Pat Rogers</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>City of Bath</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>58:01</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Mike Anthony</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>British Steel</t>
@@ -14954,51 +14954,51 @@
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Bernie Plain</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Cardiff AAC</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>1:02:31</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>D Hughes</t>
+          <t>Dave Hughes</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>City of Bath</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>1:02:35</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>John Potts</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Bristol</t>