--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -945,51 +945,51 @@
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Alan Roberts</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Carmarthen Harriers</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>48:35</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>R Slocombe</t>
+          <t>Bob Slocombe</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Hengoed R.R./Blaenavon Joggs</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>49:51</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Kevin Bennett</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Lliswerry</t>
@@ -3267,51 +3267,51 @@
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Mark Manners</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Serpentine</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1:22:22</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>R Davies</t>
+          <t>Robert Davies</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Hengoed R.R./Blaenavon Joggs</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>1:23:26</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Roland Sherwood</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>TROTS</t>
@@ -6343,51 +6343,51 @@
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Gary Hyatt</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Barry &amp; Vale Harriers</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1:19:05</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>M Williams</t>
+          <t>Martin Williams</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Hengoed R.R./Blaenavon Joggs</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1:20:17</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Keith Haworth</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Stragglers</t>
@@ -12789,51 +12789,51 @@
       <c r="A31" t="n">
         <v>28</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Glyn Anthony</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>TROTS</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>1:00:38</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>29</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>MN Thomas</t>
+          <t>Mike Thomas</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Hengoed R.R./Blaenavon Joggs</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>1:01:39</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>30</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Denis Cox</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Serpentine</t>
@@ -13483,51 +13483,51 @@
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Jill Lees</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Powergen</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>47:43</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>G Williams</t>
+          <t>Gareth Williams</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Hengoed R.R./Blaenavon Joggs</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>48:05</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Terry Marchant</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>City of Bath</t>
@@ -15685,51 +15685,51 @@
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Nick Gwynne</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>TROTS</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>1:00:34</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>G Jones</t>
+          <t>Graham Jones</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Hengoed R.R./Blaenavon Joggs</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>1:00:39</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>John Harwood</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>San Domenico</t>