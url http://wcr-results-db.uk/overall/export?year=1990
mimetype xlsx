--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -5369,51 +5369,51 @@
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Phillip Watkins</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Islwyn</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>1:17:18</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Sue Bower</t>
+          <t>Sue Neal</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>1:19:52</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Terry Parfitt</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Risca</t>
@@ -7591,51 +7591,51 @@
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Keith Tennant</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Bridgend</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>1:02:57</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Jerry J</t>
+          <t>Terry Jellings</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Les Croupiers B</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>1:03:42</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Terry Murrell</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Rockwool</t>
@@ -9953,51 +9953,51 @@
       <c r="A35" t="n">
         <v>32</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Paul Lovett</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Norwich Union</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>1:02:17</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>33</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Angela Edwards</t>
+          <t>Angela Neal</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>1:04:33</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>34</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Brenda Green</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Serpentine</t>
@@ -10687,51 +10687,51 @@
       <c r="A35" t="n">
         <v>32</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Hazel Paterson</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Serpentine</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>59:06</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>33</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Colin Missing-Surname</t>
+          <t>Colin Slocombe</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Les Croupiers B</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>59:24</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>34</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Jeanette Manson</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Les Croupiers</t>