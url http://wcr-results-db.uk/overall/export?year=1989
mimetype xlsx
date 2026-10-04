--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -965,51 +965,51 @@
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Martin Vicary</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Cardiff High School Old Boys</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>47:30</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>M Baker</t>
+          <t>Nigel Baker</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>48:43</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Glyn Bennett</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Fairwater</t>
@@ -1519,51 +1519,51 @@
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Bob Bamsey</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Neath Harriers</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>1:00:13</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>S Jones</t>
+          <t>Steve Jones</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Islwyn</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>1:00:32</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Eddie Haplin</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
@@ -2373,51 +2373,51 @@
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Len Kay</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Horwich RMI Harriers</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>1:14:33</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>T Wright</t>
+          <t>Terry Wright</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>1:14:45</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Phil Price</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Lliswerry</t>
@@ -7551,51 +7551,51 @@
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>John Robbins</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>City of Bath B</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>56:47</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>C Whiteside</t>
+          <t>Colin Whiteside</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>57:24</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Mick Barnett</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Pontypridd Roadents</t>
@@ -12286,51 +12286,51 @@
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Siagon Harwood</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>City of Bath B</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>50:50</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Lynne Missing-Surname</t>
+          <t>Lynne Betts</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Islwyn</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>51:09</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Nigel Jones</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Neath Harriers</t>
@@ -13140,51 +13140,51 @@
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Hefin Edwards</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Carmarthen Harriers</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>44:51</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>M Lane</t>
+          <t>Mike Lane</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>45:36</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Vanessa Simon</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Beddau</t>
@@ -15262,51 +15262,51 @@
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Ray Thomas</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Brynna Runaways</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>1:11:50</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>N Parker</t>
+          <t>Neil Parker</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Islwyn</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>1:12:07</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>D Alan Jones</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Carmarthen Harriers</t>
@@ -15996,51 +15996,51 @@
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Steve Hooper</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Pontypridd Roadents</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>58:50</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>P Waters</t>
+          <t>Phil Waters</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>58:51</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Ray Storey</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Pegasus</t>
@@ -16316,51 +16316,51 @@
       <c r="A34" t="n">
         <v>31</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Tim Jorgensen</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Serpentine</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>1:09:03</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>32</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>P Saker</t>
+          <t>Paul Baker</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Islwyn</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>1:10:43</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>33</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Yvonne Bullen</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
@@ -16710,51 +16710,51 @@
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Spencer Hardman</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>City of Bath B</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>53:44</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R Webber</t>
+          <t>Bob Webber</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>54:58</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Dewi Roberts</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Carmarthen Harriers</t>
@@ -16790,51 +16790,51 @@
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Cledwyn Jones</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>56:14</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>A James</t>
+          <t>Anthony James</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Islwyn</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>56:37</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Carl Bingham</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Fairwater</t>