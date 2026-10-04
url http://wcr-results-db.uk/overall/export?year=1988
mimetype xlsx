--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -1699,51 +1699,51 @@
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Paul Coker</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Les Croupiers B</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>1:06:24</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>J Smith</t>
+          <t>Jeff Smith</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Fairwater</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>1:06:42</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Mike Galloway</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>
@@ -3741,51 +3741,51 @@
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Dougie Mends</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>1:08:07</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>A Skinner</t>
+          <t>Alan Skinner</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Fairwater</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>1:08:23</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Mick Barnett</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Pontypridd Roadents</t>
@@ -6377,51 +6377,51 @@
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Francis Cooney</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Serpentine</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>52:48</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>A Woods</t>
+          <t>Adrian Woods</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Hengoed R.R./Blaenavon Joggs</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>53:11</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Dave Fereday</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Newport Harriers B</t>
@@ -7371,51 +7371,51 @@
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>John Cooper</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Brynna Runaways</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1:01:21</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>A Lloyd</t>
+          <t>Mark Lloyd</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Fairwater</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>1:02:12</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Mike Evans</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Cardiff High School Old Boys</t>
@@ -15310,51 +15310,51 @@
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Tim Webb</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Pegasus</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1:01:39</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>A Breddy</t>
+          <t>Paul Breddy</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Fairwater</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>1:02:15</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Bob Webber</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Griffithstown Harriers</t>