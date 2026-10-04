--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -2147,51 +2147,51 @@
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>John Walsh</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>1:18:08</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Kenny Davies</t>
+          <t>Karl Davies</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Fairwater</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>1:18:49</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Christine Baber</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Atalanta &amp; Merthyr Road Hogs</t>
@@ -6667,51 +6667,51 @@
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>John Fry</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>47:37</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R Pritchard</t>
+          <t>Paul Pritchard</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Fairwater</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>49:20</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Dylan Roberts</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Western Mail &amp; Echo</t>
@@ -8215,51 +8215,51 @@
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Wendy Evans</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>56:16</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>S Ledbury</t>
+          <t>Dave Ledbury</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Fairwater</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>58:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D23"/>
@@ -9931,51 +9931,51 @@
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>P Smith</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>San Domenico B</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>59:25</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Dave Powell</t>
+          <t>Dave Dodwell</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Les Croupiers</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>59:34</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R Johnson</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Norwich Union</t>